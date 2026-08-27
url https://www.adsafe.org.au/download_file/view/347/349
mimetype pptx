--- v0 (2026-08-07)
+++ v1 (2026-08-27)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...21 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="258" r:id="rId5"/>
-    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -123,147 +121,106 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15621"/>
-    <p:restoredTop sz="94658"/>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="102" d="100"/>
-          <a:sy n="102" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="192" y="472"/>
+        <p:origin x="96" y="150"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="76200" cy="76200"/>
+  <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...27 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -288,89 +245,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2012E01-178E-A28E-ED22-E6FCD4BDA44E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23ED87FC-8157-3D74-CDB0-89D9F9C02B5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{597A9165-8C3A-5E65-EE61-B2FF4A5B656F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6D06F78-98C4-D750-E082-8B72DC687E57}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -385,824 +342,824 @@
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65E1F07-EA7B-7174-40DC-E4654DD8D95C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BA70298-8797-B2CD-D90C-4F919CC83212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02643671-6B93-62B8-34E5-328C7CEA73AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B14BE29-95E1-F23C-68D4-64CBD91538DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A24CC0-8D95-B844-FA57-3295F3D94696}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{689E81F5-6CC9-4F0A-1085-53DC6443066F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1247447498"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2957107162"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BA00EF-0975-478F-9F38-3B47A6C0350E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCE1E9AE-D43A-862E-1BAA-69CC46BF02ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7E1ED1-3BA8-6E5F-EEE3-C602FCEB99D0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9562A573-050E-6991-3DB4-EC892DA2D881}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB181D71-2D4D-392B-4AF1-1C0AADDC1278}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6F6F708-CD9D-7A2E-D9FD-9C0A556BF696}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20A1D399-7D1B-91D1-3FB7-8A00800ED8F0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23716DAF-85B0-9AFE-8BB2-A555A69EAEF5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB3B6E82-886A-2329-CB3F-1570FE9EA148}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A577E635-CB69-16A6-99EB-19D3F3E3A516}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2155484706"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2068922552"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7B7DC08-99F3-24C6-425C-F5701A8DA67F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626FEF7C-7FD0-D8BF-FF78-524D54ECC7CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A02B5D1-14EE-EC7E-B983-ED0B81EA609B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D61EFE19-4C8A-BC83-AD81-6DC890F00646}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A8F4034-11DB-D4E7-2B6D-4954FC97AD91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D55DD4A4-4BFC-F6AB-7FA6-F097712F1A37}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58AD3C45-BFE5-5846-3433-D222D6B83BC5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{617F557B-2101-F4FD-1CE0-7A03F3482C20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7F5DCF6-825F-29F0-CF81-3F71CA0406C2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F846CD2A-F5AC-CE82-55EA-A1819D5BC211}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3421719885"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="282335028"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89D2D98D-A002-9600-92F6-E08632AE8ABB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C3BBC1E-ED52-0D33-BEF8-425D900AEB23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E79AAEFC-346D-B05E-BEEA-9081B8A9606F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8FDAB3B-BC87-0085-63D2-F46D7192CE03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D4A84CE-DA20-4975-7A8F-E9C7D48912CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210A0556-9298-ADCC-AF89-C0BC9ADDC1D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{941EE5C8-6206-E332-7B6B-5E73A2817DA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C80678D5-99E2-19B9-BC41-B070E61B4AB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB301DC-2902-EDD1-3A45-182C2A80181B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B55BD34-05D6-1A25-0C87-33D35F674C2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4032638734"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2924893112"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC8BA55D-42B6-BCAA-AEB4-4EF92A57D299}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{577737CF-0540-F2C7-C5A3-1E147EB232D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B94DD95-BFD7-E4E1-09A0-28A91607FBA3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B48A741-2487-B237-D734-8AD56188CF38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1272,477 +1229,477 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4914F598-F033-30F5-7B79-EB1D2625297C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51DFDD9F-DDC6-8C82-6771-7D87C806DA39}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E3F06E-AD86-805D-6416-69E593438B4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B11AC65C-76F2-88B9-EB26-E0EA42737A6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107617BF-8E4F-A0AF-8AD4-BE146142EA95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA4ED2B6-35C0-E341-D454-8EF57B8EDA7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1394449281"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617627716"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79ED0D1-D60E-11B6-B76B-174272D252B6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FE8EF0A-944C-00D7-A60D-607F3CE8EB58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{769A4E8F-6F6C-7EA6-02DA-09EF4B0EFA84}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{470DDCA1-DC14-D8C5-A9A1-2BF3FF8C2C03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA4F8227-DC1C-3B59-A972-D59C47F5A197}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2CFE8D0-0636-DF55-A926-BCCF5DF7DEC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CA61253-2C17-97D4-65FA-F8804C5E45E5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FC1CDCC-A903-7439-21FE-E6A05233B6DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A71C91-ED70-8BFA-4B10-C5633D7E9922}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79233566-6997-0C92-C07D-C00E66151136}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8F49D2C-115C-4771-0858-256E130E39DE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C1BCD66-0F00-22CE-58A3-D937699B0DB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="344014544"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3039578176"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46FD3287-E69E-D816-6B5F-44025C2EBBE6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E084ABAE-F2C0-DC71-B890-C86DBDE6484B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1492DA5B-F1F0-8398-4A24-6DEFB07CDA46}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{307778B9-1B54-3D6D-12EF-13A0F59E8810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1758,125 +1715,125 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67E2BF0D-ED9F-FEE1-960E-7061C98F07E8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D8A65E6-2455-5116-0946-80DB28899C21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F7435A8-60AF-B7B9-BF0D-45F8FD278CB9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B931BBFA-EEEE-3D40-50CE-3BCB34CB5A4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1892,622 +1849,622 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAF4E644-6132-4F79-02A5-2CD434F24827}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B563A8E2-361F-AC7B-FE55-416014FE953B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C645DFF-C156-1C08-B393-30D5E3B2D6FE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3765C2-A4A8-0BDA-6712-BAB8AA47A28A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9915DB6B-E2C9-075B-814A-9FB560461DFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC5A9E09-14E1-E44E-D3A2-0472763EA782}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34CA85FD-A94E-C4FD-99BC-04A186B233DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D117999E-6A15-6EDB-9F6A-6BBCA5717F52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="706308661"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3134976614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD438A7E-964C-2386-56AB-97E9FC07A9B6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE4B41A7-3A3C-2B7D-576A-3EE952E0C97F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9148BCDA-91C9-70CD-35B6-715740459AD3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC1C9966-1982-EF94-1E73-AE5C18627FBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5255E33B-E63C-476B-792C-2BEE650416F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F711A0A3-40E6-01C1-13DB-C157BD73A7EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3C441DB-3EA2-4468-1D55-0B5FC926A04E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F6DEEEC-0878-5378-ED5C-312625809F53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4110064060"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2944610190"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05E861A4-500E-0661-8B74-E1DA16831348}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09D57428-CDE0-2CCD-CF5F-D9AFE7258769}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CE4EEF-A892-B66D-4D51-D189B4AA4A8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E93575A-4696-945D-6189-565ABA81EE68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D19FA7-0796-FADC-7FF7-C1C7BEB3AEFA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C74FD0-E4E3-107B-8285-533EDED33DA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="977142223"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1408582551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CEFBBAE-0335-D40D-267C-815FEF4C04BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909FDE51-E3D9-441A-7E8A-2C9D36BE9357}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A899B36E-BF2F-705A-ACC3-C1ACC7BFC53F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E188CD74-C381-8DD7-8105-31207DB61975}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06B42CA8-9A14-CCBA-B1E6-ABE3EA8BB93C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFDD6987-F0C2-DCEF-93D9-2865511B9B2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2523,213 +2480,213 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92846653-839A-EB61-947A-CB5955C6229F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBA89AC7-C0D5-2D2F-4192-205B0130D0D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DF7CE28-76F7-D5DE-DE06-4AE84C250713}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12CEE904-F674-452D-BAEF-0196913D02A8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6860B313-ADB3-A37D-CFCD-7D0041D7000B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55A939AC-3B6E-45B0-8EEF-2D509C86CDD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="323013793"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2358415203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A4A444C-0CBF-426A-8E5F-17DA7F6BBBDB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4DB536-9793-E5BA-CDAF-A589CF5026FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE6AF968-7711-5AE4-A796-E0A7A2E02E02}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F8FAC6-0829-EA5C-5DF0-A4CB5DB2CC15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2743,60 +2700,60 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E901D3F-4890-97B4-0C3B-9D55834577D8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15D37F55-003E-3238-D9C6-CA2D1E0FC5DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2812,426 +2769,426 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E57E42F3-0EA8-A90A-FF3D-4C1475D9123D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DDBEC37-4A4C-737C-1680-5F9BE1C9CD68}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D9445B3-3376-C3A7-F48D-6C9B5BB949BC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE38A791-8616-BA2F-D75E-EC88D85B000B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1118728D-2EDB-CFFF-304F-2492CCBAC2A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58781037-9927-18FB-E8C3-7A274B5CDAD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4246644550"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1982090004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17DD486A-4D3A-9AE4-B3AE-7E1B9910A877}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAE96499-6ACC-DB8C-ABA0-C9A3DA98963F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AAC60C-3242-2E61-6186-99B740309FAB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{914CEF33-9F76-04F8-DFB5-6AFA84C8CA6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84223C92-F7CE-540F-2FAE-48E8C230AC0A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A358A682-510A-DB0D-3BEC-6CDB1B319C87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{25C2B9D0-158D-C748-BBD9-F7917A356604}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>7/15/2026</a:t>
+            <a:fld id="{1383FCBF-5EC4-46DB-AC45-2B889537D6CA}" type="datetimeFigureOut">
+              <a:rPr lang="en-AU" smtClean="0"/>
+              <a:t>13/08/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBD44AE5-000D-761D-F56F-17CCDE492D96}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA6D296-398C-9AD0-42B2-E05B4DD3C338}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C892112-383E-98FC-FE8F-81EE9802C5E5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48791339-9524-30F3-41E1-EB82672DE081}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B3A1CBC4-A176-9D43-B552-688EDE4150D2}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:fld id="{2BF6051A-6677-4C92-95B0-B3AA3AE97CD1}" type="slidenum">
+              <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1472641273"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2069144874"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -3489,148 +3446,257 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...12 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01D0CBF-8AD4-AF20-C9AE-E7FAD6C81288}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34D1293B-CBB5-201C-BACB-472840B252D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10832CD6-2C1B-808C-20EF-53CD556E49DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1019796574"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2503781368"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...12 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2225F95B-99FD-5345-8BAA-2D08E0166BD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-AU"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Content Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C76EC8-917A-59BC-0C95-BD7B2DE31A1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-3328"/>
+            <a:ext cx="12191999" cy="6857999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2850803688"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3686410816"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3924,59 +3990,50 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006F8247BF8FEE7F439A052174FE4C43A8" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91fb5148be5597a8f5ffbd91f142f0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9283a415-0e5d-4ad9-aef0-491cf87f0121" xmlns:ns3="5b85a756-dc4a-48d5-be61-4b52eea8f75d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b0816b2fe3021d14fa1db38d54e3200c" ns2:_="" ns3:_="">
     <xsd:import namespace="9283a415-0e5d-4ad9-aef0-491cf87f0121"/>
     <xsd:import namespace="5b85a756-dc4a-48d5-be61-4b52eea8f75d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4129,139 +4186,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Status xmlns="9283a415-0e5d-4ad9-aef0-491cf87f0121" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9283a415-0e5d-4ad9-aef0-491cf87f0121">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5b85a756-dc4a-48d5-be61-4b52eea8f75d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A739789-2803-4DB8-AC6D-0C54AF7C86CF}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6743B64-F888-490B-A4EA-B3F3ECBD53A7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70DF1040-F781-4E13-923F-3B118FC85589}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{796C2356-415D-4F06-BA55-71ACB4A6BE2E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A21F3F8-5DEF-4A65-BBEC-E1125097D6BF}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4CFCAA5-7C2D-4E86-B382-B34D0FBCB951}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Theodora Pauu</dc:creator>
+  <dc:creator>Peter Wrankmore</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ArticulateGUID">
+    <vt:lpwstr>E822097F-BC24-42B9-AC9D-7B0E3CDE17B6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ArticulatePath">
+    <vt:lpwstr>Presentation1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101006F8247BF8FEE7F439A052174FE4C43A8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>